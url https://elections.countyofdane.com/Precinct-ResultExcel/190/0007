--- v0 (2026-04-03)
+++ v1 (2026-05-25)
@@ -8,53 +8,53 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="2026 Spring Election - 4 7 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="272">
   <si>
     <t xml:space="preserve">2026 Spring Election
 4/7/2026
-Circuit Court Judge Branch 8
-[...1 lines deleted...]
-Generated Report on : 4/3/2026 9:49 AM</t>
+Circuit Court Judge Branch 8 - Official Canvass - Finalized On : 5/5/2026 4:39 PM
+100.0% Precincts Reporting (268 of 268)
+Generated Report on : 5/24/2026 9:02 PM</t>
   </si>
   <si>
     <t>Precincts</t>
   </si>
   <si>
     <t xml:space="preserve">Stephanie Hilton (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">write-in: (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">C Edgerton Wd 7               </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 01             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 02             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 03             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 04             </t>
   </si>
@@ -927,1781 +927,1781 @@
     <col min="2" max="2" width="21.6742858886719" customWidth="1"/>
     <col min="3" max="3" width="14.5844464983259" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="0">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="C8" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="0">
-        <v>0</v>
+        <v>312</v>
       </c>
       <c r="C9" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="0">
-        <v>0</v>
+        <v>166</v>
       </c>
       <c r="C10" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="0">
-        <v>0</v>
+        <v>58</v>
       </c>
       <c r="C11" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="0">
-        <v>0</v>
+        <v>224</v>
       </c>
       <c r="C12" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="0">
-        <v>0</v>
+        <v>419</v>
       </c>
       <c r="C13" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="0">
-        <v>0</v>
+        <v>245</v>
       </c>
       <c r="C14" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="0">
-        <v>0</v>
+        <v>560</v>
       </c>
       <c r="C15" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="0">
-        <v>0</v>
+        <v>503</v>
       </c>
       <c r="C16" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="0">
-        <v>0</v>
+        <v>319</v>
       </c>
       <c r="C17" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="0">
-        <v>0</v>
+        <v>108</v>
       </c>
       <c r="C18" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="0">
-        <v>0</v>
+        <v>293</v>
       </c>
       <c r="C19" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="0">
-        <v>0</v>
+        <v>667</v>
       </c>
       <c r="C20" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="0">
-        <v>0</v>
+        <v>580</v>
       </c>
       <c r="C21" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="0">
-        <v>0</v>
+        <v>572</v>
       </c>
       <c r="C22" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="0">
-        <v>0</v>
+        <v>284</v>
       </c>
       <c r="C23" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="0">
-        <v>0</v>
+        <v>102</v>
       </c>
       <c r="C24" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="0">
-        <v>0</v>
+        <v>240</v>
       </c>
       <c r="C25" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="0">
-        <v>0</v>
+        <v>352</v>
       </c>
       <c r="C26" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="0">
-        <v>0</v>
+        <v>777</v>
       </c>
       <c r="C27" s="0">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="0">
-        <v>0</v>
+        <v>130</v>
       </c>
       <c r="C28" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="0">
-        <v>0</v>
+        <v>267</v>
       </c>
       <c r="C29" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="0">
         <v>0</v>
       </c>
       <c r="C30" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="0">
         <v>0</v>
       </c>
       <c r="C31" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="0">
-        <v>0</v>
+        <v>120</v>
       </c>
       <c r="C32" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="0">
         <v>0</v>
       </c>
       <c r="C33" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="0">
-        <v>0</v>
+        <v>466</v>
       </c>
       <c r="C34" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="0">
-        <v>0</v>
+        <v>291</v>
       </c>
       <c r="C35" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="0">
-        <v>0</v>
+        <v>427</v>
       </c>
       <c r="C36" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="0">
-        <v>0</v>
+        <v>657</v>
       </c>
       <c r="C37" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="0">
-        <v>0</v>
+        <v>443</v>
       </c>
       <c r="C38" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="0">
-        <v>0</v>
+        <v>744</v>
       </c>
       <c r="C39" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="0">
-        <v>0</v>
+        <v>796</v>
       </c>
       <c r="C40" s="0">
-        <v>0</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="0">
-        <v>0</v>
+        <v>948</v>
       </c>
       <c r="C41" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="0">
-        <v>0</v>
+        <v>515</v>
       </c>
       <c r="C42" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="0">
-        <v>0</v>
+        <v>695</v>
       </c>
       <c r="C43" s="0">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="0">
-        <v>0</v>
+        <v>729</v>
       </c>
       <c r="C44" s="0">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B45" s="0">
-        <v>0</v>
+        <v>449</v>
       </c>
       <c r="C45" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B46" s="0">
-        <v>0</v>
+        <v>214</v>
       </c>
       <c r="C46" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B47" s="0">
-        <v>0</v>
+        <v>656</v>
       </c>
       <c r="C47" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B48" s="0">
-        <v>0</v>
+        <v>861</v>
       </c>
       <c r="C48" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B49" s="0">
-        <v>0</v>
+        <v>467</v>
       </c>
       <c r="C49" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B50" s="0">
-        <v>0</v>
+        <v>931</v>
       </c>
       <c r="C50" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B51" s="0">
-        <v>0</v>
+        <v>833</v>
       </c>
       <c r="C51" s="0">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B52" s="0">
-        <v>0</v>
+        <v>1306</v>
       </c>
       <c r="C52" s="0">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B53" s="0">
-        <v>0</v>
+        <v>691</v>
       </c>
       <c r="C53" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B54" s="0">
-        <v>0</v>
+        <v>241</v>
       </c>
       <c r="C54" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B55" s="0">
-        <v>0</v>
+        <v>588</v>
       </c>
       <c r="C55" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B56" s="0">
-        <v>0</v>
+        <v>545</v>
       </c>
       <c r="C56" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B57" s="0">
-        <v>0</v>
+        <v>335</v>
       </c>
       <c r="C57" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B58" s="0">
-        <v>0</v>
+        <v>688</v>
       </c>
       <c r="C58" s="0">
-        <v>0</v>
+        <v>11</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B59" s="0">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="C59" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B60" s="0">
-        <v>0</v>
+        <v>289</v>
       </c>
       <c r="C60" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B61" s="0">
-        <v>0</v>
+        <v>770</v>
       </c>
       <c r="C61" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B62" s="0">
-        <v>0</v>
+        <v>863</v>
       </c>
       <c r="C62" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B63" s="0">
-        <v>0</v>
+        <v>614</v>
       </c>
       <c r="C63" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B64" s="0">
-        <v>0</v>
+        <v>436</v>
       </c>
       <c r="C64" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B65" s="0">
-        <v>0</v>
+        <v>769</v>
       </c>
       <c r="C65" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B66" s="0">
-        <v>0</v>
+        <v>321</v>
       </c>
       <c r="C66" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B67" s="0">
-        <v>0</v>
+        <v>576</v>
       </c>
       <c r="C67" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B68" s="0">
-        <v>0</v>
+        <v>677</v>
       </c>
       <c r="C68" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B69" s="0">
-        <v>0</v>
+        <v>350</v>
       </c>
       <c r="C69" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B70" s="0">
-        <v>0</v>
+        <v>619</v>
       </c>
       <c r="C70" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B71" s="0">
-        <v>0</v>
+        <v>360</v>
       </c>
       <c r="C71" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B72" s="0">
-        <v>0</v>
+        <v>542</v>
       </c>
       <c r="C72" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B73" s="0">
-        <v>0</v>
+        <v>1174</v>
       </c>
       <c r="C73" s="0">
-        <v>0</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B74" s="0">
-        <v>0</v>
+        <v>981</v>
       </c>
       <c r="C74" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B75" s="0">
-        <v>0</v>
+        <v>824</v>
       </c>
       <c r="C75" s="0">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B76" s="0">
-        <v>0</v>
+        <v>842</v>
       </c>
       <c r="C76" s="0">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B77" s="0">
-        <v>0</v>
+        <v>674</v>
       </c>
       <c r="C77" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B78" s="0">
-        <v>0</v>
+        <v>174</v>
       </c>
       <c r="C78" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B79" s="0">
-        <v>0</v>
+        <v>849</v>
       </c>
       <c r="C79" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B80" s="0">
-        <v>0</v>
+        <v>369</v>
       </c>
       <c r="C80" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B81" s="0">
-        <v>0</v>
+        <v>426</v>
       </c>
       <c r="C81" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B82" s="0">
-        <v>0</v>
+        <v>239</v>
       </c>
       <c r="C82" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B83" s="0">
-        <v>0</v>
+        <v>107</v>
       </c>
       <c r="C83" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B84" s="0">
-        <v>0</v>
+        <v>405</v>
       </c>
       <c r="C84" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B85" s="0">
-        <v>0</v>
+        <v>518</v>
       </c>
       <c r="C85" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B86" s="0">
-        <v>0</v>
+        <v>630</v>
       </c>
       <c r="C86" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B87" s="0">
-        <v>0</v>
+        <v>476</v>
       </c>
       <c r="C87" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B88" s="0">
-        <v>0</v>
+        <v>636</v>
       </c>
       <c r="C88" s="0">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B89" s="0">
-        <v>0</v>
+        <v>212</v>
       </c>
       <c r="C89" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B90" s="0">
-        <v>0</v>
+        <v>356</v>
       </c>
       <c r="C90" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B91" s="0">
-        <v>0</v>
+        <v>493</v>
       </c>
       <c r="C91" s="0">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B92" s="0">
-        <v>0</v>
+        <v>327</v>
       </c>
       <c r="C92" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B93" s="0">
-        <v>0</v>
+        <v>259</v>
       </c>
       <c r="C93" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B94" s="0">
-        <v>0</v>
+        <v>330</v>
       </c>
       <c r="C94" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B95" s="0">
-        <v>0</v>
+        <v>135</v>
       </c>
       <c r="C95" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B96" s="0">
-        <v>0</v>
+        <v>825</v>
       </c>
       <c r="C96" s="0">
-        <v>0</v>
+        <v>14</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B97" s="0">
-        <v>0</v>
+        <v>500</v>
       </c>
       <c r="C97" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B98" s="0">
-        <v>0</v>
+        <v>794</v>
       </c>
       <c r="C98" s="0">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B99" s="0">
-        <v>0</v>
+        <v>749</v>
       </c>
       <c r="C99" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B100" s="0">
-        <v>0</v>
+        <v>791</v>
       </c>
       <c r="C100" s="0">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B101" s="0">
-        <v>0</v>
+        <v>302</v>
       </c>
       <c r="C101" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B102" s="0">
-        <v>0</v>
+        <v>558</v>
       </c>
       <c r="C102" s="0">
-        <v>0</v>
+        <v>15</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B103" s="0">
-        <v>0</v>
+        <v>879</v>
       </c>
       <c r="C103" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
         <v>100</v>
       </c>
       <c r="B104" s="0">
-        <v>0</v>
+        <v>903</v>
       </c>
       <c r="C104" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B105" s="0">
-        <v>0</v>
+        <v>468</v>
       </c>
       <c r="C105" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B106" s="0">
-        <v>0</v>
+        <v>893</v>
       </c>
       <c r="C106" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
         <v>103</v>
       </c>
       <c r="B107" s="0">
-        <v>0</v>
+        <v>463</v>
       </c>
       <c r="C107" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B108" s="0">
-        <v>0</v>
+        <v>378</v>
       </c>
       <c r="C108" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B109" s="0">
-        <v>0</v>
+        <v>284</v>
       </c>
       <c r="C109" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
         <v>106</v>
       </c>
       <c r="B110" s="0">
-        <v>0</v>
+        <v>341</v>
       </c>
       <c r="C110" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B111" s="0">
-        <v>0</v>
+        <v>125</v>
       </c>
       <c r="C111" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B112" s="0">
-        <v>0</v>
+        <v>455</v>
       </c>
       <c r="C112" s="0">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
         <v>109</v>
       </c>
       <c r="B113" s="0">
-        <v>0</v>
+        <v>1302</v>
       </c>
       <c r="C113" s="0">
-        <v>0</v>
+        <v>14</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B114" s="0">
-        <v>0</v>
+        <v>241</v>
       </c>
       <c r="C114" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B115" s="0">
-        <v>0</v>
+        <v>695</v>
       </c>
       <c r="C115" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
         <v>112</v>
       </c>
       <c r="B116" s="0">
-        <v>0</v>
+        <v>530</v>
       </c>
       <c r="C116" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B117" s="0">
-        <v>0</v>
+        <v>415</v>
       </c>
       <c r="C117" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B118" s="0">
-        <v>0</v>
+        <v>1038</v>
       </c>
       <c r="C118" s="0">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
         <v>115</v>
       </c>
       <c r="B119" s="0">
-        <v>0</v>
+        <v>728</v>
       </c>
       <c r="C119" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B120" s="0">
-        <v>0</v>
+        <v>883</v>
       </c>
       <c r="C120" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
         <v>117</v>
       </c>
       <c r="B121" s="0">
-        <v>0</v>
+        <v>882</v>
       </c>
       <c r="C121" s="0">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
         <v>118</v>
       </c>
       <c r="B122" s="0">
-        <v>0</v>
+        <v>755</v>
       </c>
       <c r="C122" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B123" s="0">
-        <v>0</v>
+        <v>545</v>
       </c>
       <c r="C123" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B124" s="0">
-        <v>0</v>
+        <v>1008</v>
       </c>
       <c r="C124" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
         <v>121</v>
       </c>
       <c r="B125" s="0">
-        <v>0</v>
+        <v>643</v>
       </c>
       <c r="C125" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B126" s="0">
-        <v>0</v>
+        <v>748</v>
       </c>
       <c r="C126" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
         <v>123</v>
       </c>
       <c r="B127" s="0">
-        <v>0</v>
+        <v>998</v>
       </c>
       <c r="C127" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B128" s="0">
-        <v>0</v>
+        <v>231</v>
       </c>
       <c r="C128" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B129" s="0">
-        <v>0</v>
+        <v>907</v>
       </c>
       <c r="C129" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B130" s="0">
-        <v>0</v>
+        <v>600</v>
       </c>
       <c r="C130" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
         <v>127</v>
       </c>
       <c r="B131" s="0">
-        <v>0</v>
+        <v>875</v>
       </c>
       <c r="C131" s="0">
-        <v>0</v>
+        <v>11</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B132" s="0">
-        <v>0</v>
+        <v>261</v>
       </c>
       <c r="C132" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
         <v>129</v>
       </c>
       <c r="B133" s="0">
-        <v>0</v>
+        <v>134</v>
       </c>
       <c r="C133" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
         <v>130</v>
       </c>
       <c r="B134" s="0">
-        <v>0</v>
+        <v>487</v>
       </c>
       <c r="C134" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B135" s="0">
-        <v>0</v>
+        <v>394</v>
       </c>
       <c r="C135" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
         <v>132</v>
       </c>
       <c r="B136" s="0">
-        <v>0</v>
+        <v>846</v>
       </c>
       <c r="C136" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
         <v>133</v>
       </c>
       <c r="B137" s="0">
-        <v>0</v>
+        <v>861</v>
       </c>
       <c r="C137" s="0">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B138" s="0">
-        <v>0</v>
+        <v>645</v>
       </c>
       <c r="C138" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B139" s="0">
-        <v>0</v>
+        <v>727</v>
       </c>
       <c r="C139" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
         <v>136</v>
       </c>
       <c r="B140" s="0">
-        <v>0</v>
+        <v>874</v>
       </c>
       <c r="C140" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B141" s="0">
-        <v>0</v>
+        <v>181</v>
       </c>
       <c r="C141" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
         <v>138</v>
       </c>
       <c r="B142" s="0">
-        <v>0</v>
+        <v>384</v>
       </c>
       <c r="C142" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B143" s="0">
-        <v>0</v>
+        <v>624</v>
       </c>
       <c r="C143" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B144" s="0">
-        <v>0</v>
+        <v>302</v>
       </c>
       <c r="C144" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
         <v>141</v>
       </c>
       <c r="B145" s="0">
-        <v>0</v>
+        <v>225</v>
       </c>
       <c r="C145" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
         <v>142</v>
       </c>
       <c r="B146" s="0">
-        <v>0</v>
+        <v>913</v>
       </c>
       <c r="C146" s="0">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B147" s="0">
-        <v>0</v>
+        <v>1130</v>
       </c>
       <c r="C147" s="0">
-        <v>0</v>
+        <v>11</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
         <v>144</v>
       </c>
       <c r="B148" s="0">
-        <v>0</v>
+        <v>828</v>
       </c>
       <c r="C148" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
         <v>145</v>
       </c>
       <c r="B149" s="0">
-        <v>0</v>
+        <v>884</v>
       </c>
       <c r="C149" s="0">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B150" s="0">
-        <v>0</v>
+        <v>642</v>
       </c>
       <c r="C150" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
         <v>147</v>
       </c>
       <c r="B151" s="0">
-        <v>0</v>
+        <v>537</v>
       </c>
       <c r="C151" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B152" s="0">
-        <v>0</v>
+        <v>666</v>
       </c>
       <c r="C152" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B153" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C153" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B154" s="0">
         <v>0</v>
       </c>
       <c r="C154" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
         <v>151</v>
       </c>
       <c r="B155" s="0">
         <v>0</v>
       </c>
       <c r="C155" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B156" s="0">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="C156" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
         <v>153</v>
       </c>
       <c r="B157" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="C157" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
         <v>154</v>
       </c>
       <c r="B158" s="0">
         <v>0</v>
       </c>
       <c r="C158" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
         <v>155</v>
       </c>
       <c r="B159" s="0">
         <v>0</v>
       </c>
       <c r="C159" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B160" s="0">
-        <v>0</v>
+        <v>167</v>
       </c>
       <c r="C160" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
         <v>157</v>
       </c>
       <c r="B161" s="0">
-        <v>0</v>
+        <v>196</v>
       </c>
       <c r="C161" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
         <v>158</v>
       </c>
       <c r="B162" s="0">
         <v>0</v>
       </c>
       <c r="C162" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
         <v>159</v>
       </c>
       <c r="B163" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C163" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
         <v>160</v>
       </c>
       <c r="B164" s="0">
         <v>0</v>
       </c>
       <c r="C164" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B165" s="0">
-        <v>0</v>
+        <v>261</v>
       </c>
       <c r="C165" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
         <v>162</v>
       </c>
       <c r="B166" s="0">
         <v>0</v>
       </c>
       <c r="C166" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
         <v>163</v>
       </c>
       <c r="B167" s="0">
         <v>0</v>
       </c>
       <c r="C167" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="168">
@@ -2709,1193 +2709,1193 @@
         <v>164</v>
       </c>
       <c r="B168" s="0">
         <v>0</v>
       </c>
       <c r="C168" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
         <v>165</v>
       </c>
       <c r="B169" s="0">
         <v>0</v>
       </c>
       <c r="C169" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
         <v>166</v>
       </c>
       <c r="B170" s="0">
-        <v>0</v>
+        <v>1582</v>
       </c>
       <c r="C170" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B171" s="0">
-        <v>0</v>
+        <v>1434</v>
       </c>
       <c r="C171" s="0">
-        <v>0</v>
+        <v>11</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
         <v>168</v>
       </c>
       <c r="B172" s="0">
-        <v>0</v>
+        <v>1309</v>
       </c>
       <c r="C172" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B173" s="0">
-        <v>0</v>
+        <v>1613</v>
       </c>
       <c r="C173" s="0">
-        <v>0</v>
+        <v>14</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B174" s="0">
-        <v>0</v>
+        <v>1291</v>
       </c>
       <c r="C174" s="0">
-        <v>0</v>
+        <v>11</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
         <v>171</v>
       </c>
       <c r="B175" s="0">
-        <v>0</v>
+        <v>1130</v>
       </c>
       <c r="C175" s="0">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B176" s="0">
-        <v>0</v>
+        <v>748</v>
       </c>
       <c r="C176" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B177" s="0">
-        <v>0</v>
+        <v>720</v>
       </c>
       <c r="C177" s="0">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B178" s="0">
-        <v>0</v>
+        <v>861</v>
       </c>
       <c r="C178" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B179" s="0">
-        <v>0</v>
+        <v>853</v>
       </c>
       <c r="C179" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B180" s="0">
-        <v>0</v>
+        <v>527</v>
       </c>
       <c r="C180" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B181" s="0">
-        <v>0</v>
+        <v>327</v>
       </c>
       <c r="C181" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
         <v>178</v>
       </c>
       <c r="B182" s="0">
-        <v>0</v>
+        <v>276</v>
       </c>
       <c r="C182" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B183" s="0">
-        <v>0</v>
+        <v>235</v>
       </c>
       <c r="C183" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
         <v>180</v>
       </c>
       <c r="B184" s="0">
-        <v>0</v>
+        <v>260</v>
       </c>
       <c r="C184" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
         <v>181</v>
       </c>
       <c r="B185" s="0">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="C185" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B186" s="0">
-        <v>0</v>
+        <v>234</v>
       </c>
       <c r="C186" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
         <v>183</v>
       </c>
       <c r="B187" s="0">
-        <v>0</v>
+        <v>347</v>
       </c>
       <c r="C187" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B188" s="0">
-        <v>0</v>
+        <v>445</v>
       </c>
       <c r="C188" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
         <v>185</v>
       </c>
       <c r="B189" s="0">
-        <v>0</v>
+        <v>74</v>
       </c>
       <c r="C189" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
         <v>186</v>
       </c>
       <c r="B190" s="0">
-        <v>0</v>
+        <v>298</v>
       </c>
       <c r="C190" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
         <v>187</v>
       </c>
       <c r="B191" s="0">
-        <v>0</v>
+        <v>440</v>
       </c>
       <c r="C191" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
         <v>188</v>
       </c>
       <c r="B192" s="0">
-        <v>0</v>
+        <v>473</v>
       </c>
       <c r="C192" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
         <v>189</v>
       </c>
       <c r="B193" s="0">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="C193" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
         <v>190</v>
       </c>
       <c r="B194" s="0">
-        <v>0</v>
+        <v>176</v>
       </c>
       <c r="C194" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
         <v>191</v>
       </c>
       <c r="B195" s="0">
-        <v>0</v>
+        <v>293</v>
       </c>
       <c r="C195" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
         <v>192</v>
       </c>
       <c r="B196" s="0">
-        <v>0</v>
+        <v>229</v>
       </c>
       <c r="C196" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
         <v>193</v>
       </c>
       <c r="B197" s="0">
-        <v>0</v>
+        <v>216</v>
       </c>
       <c r="C197" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
         <v>194</v>
       </c>
       <c r="B198" s="0">
-        <v>0</v>
+        <v>475</v>
       </c>
       <c r="C198" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
         <v>195</v>
       </c>
       <c r="B199" s="0">
-        <v>0</v>
+        <v>283</v>
       </c>
       <c r="C199" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
         <v>196</v>
       </c>
       <c r="B200" s="0">
-        <v>0</v>
+        <v>363</v>
       </c>
       <c r="C200" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
         <v>197</v>
       </c>
       <c r="B201" s="0">
-        <v>0</v>
+        <v>397</v>
       </c>
       <c r="C201" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
         <v>198</v>
       </c>
       <c r="B202" s="0">
-        <v>0</v>
+        <v>490</v>
       </c>
       <c r="C202" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
         <v>199</v>
       </c>
       <c r="B203" s="0">
-        <v>0</v>
+        <v>104</v>
       </c>
       <c r="C203" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
         <v>200</v>
       </c>
       <c r="B204" s="0">
-        <v>0</v>
+        <v>384</v>
       </c>
       <c r="C204" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
         <v>201</v>
       </c>
       <c r="B205" s="0">
-        <v>0</v>
+        <v>429</v>
       </c>
       <c r="C205" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
         <v>202</v>
       </c>
       <c r="B206" s="0">
-        <v>0</v>
+        <v>225</v>
       </c>
       <c r="C206" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
         <v>203</v>
       </c>
       <c r="B207" s="0">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="C207" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
         <v>204</v>
       </c>
       <c r="B208" s="0">
         <v>0</v>
       </c>
       <c r="C208" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
         <v>205</v>
       </c>
       <c r="B209" s="0">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="C209" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
         <v>206</v>
       </c>
       <c r="B210" s="0">
         <v>0</v>
       </c>
       <c r="C210" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
         <v>207</v>
       </c>
       <c r="B211" s="0">
-        <v>0</v>
+        <v>1047</v>
       </c>
       <c r="C211" s="0">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
         <v>208</v>
       </c>
       <c r="B212" s="0">
-        <v>0</v>
+        <v>873</v>
       </c>
       <c r="C212" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
         <v>209</v>
       </c>
       <c r="B213" s="0">
-        <v>0</v>
+        <v>938</v>
       </c>
       <c r="C213" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
         <v>210</v>
       </c>
       <c r="B214" s="0">
-        <v>0</v>
+        <v>958</v>
       </c>
       <c r="C214" s="0">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
         <v>211</v>
       </c>
       <c r="B215" s="0">
-        <v>0</v>
+        <v>368</v>
       </c>
       <c r="C215" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B216" s="0">
-        <v>0</v>
+        <v>271</v>
       </c>
       <c r="C216" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
         <v>213</v>
       </c>
       <c r="B217" s="0">
-        <v>0</v>
+        <v>119</v>
       </c>
       <c r="C217" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B218" s="0">
-        <v>0</v>
+        <v>373</v>
       </c>
       <c r="C218" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
         <v>215</v>
       </c>
       <c r="B219" s="0">
-        <v>0</v>
+        <v>206</v>
       </c>
       <c r="C219" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
         <v>216</v>
       </c>
       <c r="B220" s="0">
-        <v>0</v>
+        <v>861</v>
       </c>
       <c r="C220" s="0">
-        <v>0</v>
+        <v>21</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
         <v>217</v>
       </c>
       <c r="B221" s="0">
-        <v>0</v>
+        <v>655</v>
       </c>
       <c r="C221" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
         <v>218</v>
       </c>
       <c r="B222" s="0">
-        <v>0</v>
+        <v>229</v>
       </c>
       <c r="C222" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
         <v>219</v>
       </c>
       <c r="B223" s="0">
-        <v>0</v>
+        <v>829</v>
       </c>
       <c r="C223" s="0">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
         <v>220</v>
       </c>
       <c r="B224" s="0">
-        <v>0</v>
+        <v>360</v>
       </c>
       <c r="C224" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
         <v>221</v>
       </c>
       <c r="B225" s="0">
-        <v>0</v>
+        <v>182</v>
       </c>
       <c r="C225" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B226" s="0">
-        <v>0</v>
+        <v>358</v>
       </c>
       <c r="C226" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
         <v>223</v>
       </c>
       <c r="B227" s="0">
-        <v>0</v>
+        <v>451</v>
       </c>
       <c r="C227" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
         <v>224</v>
       </c>
       <c r="B228" s="0">
-        <v>0</v>
+        <v>1197</v>
       </c>
       <c r="C228" s="0">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
         <v>225</v>
       </c>
       <c r="B229" s="0">
-        <v>0</v>
+        <v>257</v>
       </c>
       <c r="C229" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
         <v>226</v>
       </c>
       <c r="B230" s="0">
-        <v>0</v>
+        <v>280</v>
       </c>
       <c r="C230" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
         <v>227</v>
       </c>
       <c r="B231" s="0">
-        <v>0</v>
+        <v>786</v>
       </c>
       <c r="C231" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
         <v>228</v>
       </c>
       <c r="B232" s="0">
-        <v>0</v>
+        <v>896</v>
       </c>
       <c r="C232" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
         <v>229</v>
       </c>
       <c r="B233" s="0">
-        <v>0</v>
+        <v>271</v>
       </c>
       <c r="C233" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
         <v>230</v>
       </c>
       <c r="B234" s="0">
-        <v>0</v>
+        <v>786</v>
       </c>
       <c r="C234" s="0">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
         <v>231</v>
       </c>
       <c r="B235" s="0">
-        <v>0</v>
+        <v>187</v>
       </c>
       <c r="C235" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
         <v>232</v>
       </c>
       <c r="B236" s="0">
-        <v>0</v>
+        <v>811</v>
       </c>
       <c r="C236" s="0">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
         <v>233</v>
       </c>
       <c r="B237" s="0">
-        <v>0</v>
+        <v>213</v>
       </c>
       <c r="C237" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
         <v>234</v>
       </c>
       <c r="B238" s="0">
-        <v>0</v>
+        <v>478</v>
       </c>
       <c r="C238" s="0">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
         <v>235</v>
       </c>
       <c r="B239" s="0">
-        <v>0</v>
+        <v>453</v>
       </c>
       <c r="C239" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
         <v>236</v>
       </c>
       <c r="B240" s="0">
-        <v>0</v>
+        <v>490</v>
       </c>
       <c r="C240" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
         <v>237</v>
       </c>
       <c r="B241" s="0">
-        <v>0</v>
+        <v>599</v>
       </c>
       <c r="C241" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
         <v>238</v>
       </c>
       <c r="B242" s="0">
-        <v>0</v>
+        <v>514</v>
       </c>
       <c r="C242" s="0">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
         <v>239</v>
       </c>
       <c r="B243" s="0">
-        <v>0</v>
+        <v>249</v>
       </c>
       <c r="C243" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
         <v>240</v>
       </c>
       <c r="B244" s="0">
-        <v>0</v>
+        <v>540</v>
       </c>
       <c r="C244" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
         <v>241</v>
       </c>
       <c r="B245" s="0">
-        <v>0</v>
+        <v>312</v>
       </c>
       <c r="C245" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
         <v>242</v>
       </c>
       <c r="B246" s="0">
-        <v>0</v>
+        <v>1199</v>
       </c>
       <c r="C246" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
         <v>243</v>
       </c>
       <c r="B247" s="0">
-        <v>0</v>
+        <v>155</v>
       </c>
       <c r="C247" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
         <v>244</v>
       </c>
       <c r="B248" s="0">
-        <v>0</v>
+        <v>579</v>
       </c>
       <c r="C248" s="0">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
         <v>245</v>
       </c>
       <c r="B249" s="0">
-        <v>0</v>
+        <v>329</v>
       </c>
       <c r="C249" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
         <v>246</v>
       </c>
       <c r="B250" s="0">
-        <v>0</v>
+        <v>221</v>
       </c>
       <c r="C250" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
         <v>247</v>
       </c>
       <c r="B251" s="0">
-        <v>0</v>
+        <v>198</v>
       </c>
       <c r="C251" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
         <v>248</v>
       </c>
       <c r="B252" s="0">
-        <v>0</v>
+        <v>405</v>
       </c>
       <c r="C252" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
         <v>249</v>
       </c>
       <c r="B253" s="0">
-        <v>0</v>
+        <v>1027</v>
       </c>
       <c r="C253" s="0">
-        <v>0</v>
+        <v>15</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
         <v>250</v>
       </c>
       <c r="B254" s="0">
-        <v>0</v>
+        <v>828</v>
       </c>
       <c r="C254" s="0">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
         <v>251</v>
       </c>
       <c r="B255" s="0">
-        <v>0</v>
+        <v>953</v>
       </c>
       <c r="C255" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
         <v>252</v>
       </c>
       <c r="B256" s="0">
-        <v>0</v>
+        <v>204</v>
       </c>
       <c r="C256" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
         <v>253</v>
       </c>
       <c r="B257" s="0">
-        <v>0</v>
+        <v>512</v>
       </c>
       <c r="C257" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
         <v>254</v>
       </c>
       <c r="B258" s="0">
-        <v>0</v>
+        <v>955</v>
       </c>
       <c r="C258" s="0">
-        <v>0</v>
+        <v>15</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
         <v>255</v>
       </c>
       <c r="B259" s="0">
-        <v>0</v>
+        <v>1355</v>
       </c>
       <c r="C259" s="0">
-        <v>0</v>
+        <v>11</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
         <v>256</v>
       </c>
       <c r="B260" s="0">
-        <v>0</v>
+        <v>368</v>
       </c>
       <c r="C260" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
         <v>257</v>
       </c>
       <c r="B261" s="0">
-        <v>0</v>
+        <v>561</v>
       </c>
       <c r="C261" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
         <v>258</v>
       </c>
       <c r="B262" s="0">
-        <v>0</v>
+        <v>378</v>
       </c>
       <c r="C262" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
         <v>259</v>
       </c>
       <c r="B263" s="0">
-        <v>0</v>
+        <v>1478</v>
       </c>
       <c r="C263" s="0">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
         <v>260</v>
       </c>
       <c r="B264" s="0">
-        <v>0</v>
+        <v>899</v>
       </c>
       <c r="C264" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
         <v>261</v>
       </c>
       <c r="B265" s="0">
-        <v>0</v>
+        <v>879</v>
       </c>
       <c r="C265" s="0">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
         <v>262</v>
       </c>
       <c r="B266" s="0">
-        <v>0</v>
+        <v>907</v>
       </c>
       <c r="C266" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
         <v>263</v>
       </c>
       <c r="B267" s="0">
-        <v>0</v>
+        <v>1115</v>
       </c>
       <c r="C267" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
         <v>264</v>
       </c>
       <c r="B268" s="0">
-        <v>0</v>
+        <v>719</v>
       </c>
       <c r="C268" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
         <v>265</v>
       </c>
       <c r="B269" s="0">
-        <v>0</v>
+        <v>980</v>
       </c>
       <c r="C269" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
         <v>266</v>
       </c>
       <c r="B270" s="0">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="C270" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
         <v>267</v>
       </c>
       <c r="B271" s="0">
-        <v>0</v>
+        <v>749</v>
       </c>
       <c r="C271" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
         <v>268</v>
       </c>
       <c r="B272" s="0">
-        <v>0</v>
+        <v>1827</v>
       </c>
       <c r="C272" s="0">
-        <v>0</v>
+        <v>18</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
         <v>269</v>
       </c>
       <c r="B273" s="0">
-        <v>0</v>
+        <v>1623</v>
       </c>
       <c r="C273" s="0">
-        <v>0</v>
+        <v>14</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
         <v>270</v>
       </c>
       <c r="B274" s="0">
-        <v>0</v>
+        <v>906</v>
       </c>
       <c r="C274" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
         <v>271</v>
       </c>
       <c r="B275" s="0">
-        <v>0</v>
+        <v>1093</v>
       </c>
       <c r="C275" s="0">
-        <v>0</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C5"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>