--- v1 (2026-05-25)
+++ v2 (2026-07-17)
@@ -10,51 +10,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="2026 Spring Election - 4 7 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="272">
   <si>
     <t xml:space="preserve">2026 Spring Election
 4/7/2026
 Circuit Court Judge Branch 8 - Official Canvass - Finalized On : 5/5/2026 4:39 PM
 100.0% Precincts Reporting (268 of 268)
-Generated Report on : 5/24/2026 9:02 PM</t>
+Generated Report on : 7/17/2026 3:44 AM</t>
   </si>
   <si>
     <t>Precincts</t>
   </si>
   <si>
     <t xml:space="preserve">Stephanie Hilton (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">write-in: (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">C Edgerton Wd 7               </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 01             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 02             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 03             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 04             </t>
   </si>