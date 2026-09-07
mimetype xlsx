--- v2 (2026-07-17)
+++ v3 (2026-09-07)
@@ -10,51 +10,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="2026 Spring Election - 4 7 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="272">
   <si>
     <t xml:space="preserve">2026 Spring Election
 4/7/2026
 Circuit Court Judge Branch 8 - Official Canvass - Finalized On : 5/5/2026 4:39 PM
 100.0% Precincts Reporting (268 of 268)
-Generated Report on : 7/17/2026 3:44 AM</t>
+Generated Report on : 9/7/2026 4:37 PM</t>
   </si>
   <si>
     <t>Precincts</t>
   </si>
   <si>
     <t xml:space="preserve">Stephanie Hilton (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">write-in: (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">C Edgerton Wd 7               </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 01             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 02             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 03             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 04             </t>
   </si>