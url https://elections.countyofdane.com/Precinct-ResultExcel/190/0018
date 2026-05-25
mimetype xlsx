--- v0 (2026-04-05)
+++ v1 (2026-05-25)
@@ -8,53 +8,53 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="2026 Spring Election - 4 7 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
     <t xml:space="preserve">2026 Spring Election
 4/7/2026
-County Supervisor District 11
-[...1 lines deleted...]
-Generated Report on : 4/5/2026 12:14 PM</t>
+County Supervisor District 11 - Official Canvass - Finalized On : 5/5/2026 4:39 PM
+100.0% Precincts Reporting (6 of 6)
+Generated Report on : 5/24/2026 9:00 PM</t>
   </si>
   <si>
     <t>Precincts</t>
   </si>
   <si>
     <t xml:space="preserve">Richelle Andrae (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">write-in: (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 065              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 066              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 067              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 088              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 089              </t>
   </si>
@@ -141,93 +141,93 @@
     <col min="2" max="2" width="20.7842211042132" customWidth="1"/>
     <col min="3" max="3" width="14.5844464983259" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="0">
-        <v>0</v>
+        <v>806</v>
       </c>
       <c r="C8" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="0">
-        <v>0</v>
+        <v>746</v>
       </c>
       <c r="C9" s="0">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="0">
-        <v>0</v>
+        <v>789</v>
       </c>
       <c r="C10" s="0">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="0">
-        <v>0</v>
+        <v>881</v>
       </c>
       <c r="C11" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="0">
-        <v>0</v>
+        <v>754</v>
       </c>
       <c r="C12" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="0">
-        <v>0</v>
+        <v>742</v>
       </c>
       <c r="C13" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C5"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>