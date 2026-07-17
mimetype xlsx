--- v1 (2026-05-25)
+++ v2 (2026-07-17)
@@ -10,51 +10,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="2026 Spring Election - 4 7 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
     <t xml:space="preserve">2026 Spring Election
 4/7/2026
 County Supervisor District 11 - Official Canvass - Finalized On : 5/5/2026 4:39 PM
 100.0% Precincts Reporting (6 of 6)
-Generated Report on : 5/24/2026 9:00 PM</t>
+Generated Report on : 7/17/2026 3:41 AM</t>
   </si>
   <si>
     <t>Precincts</t>
   </si>
   <si>
     <t xml:space="preserve">Richelle Andrae (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">write-in: (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 065              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 066              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 067              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 088              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 089              </t>
   </si>