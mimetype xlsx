--- v2 (2026-07-17)
+++ v3 (2026-09-07)
@@ -10,51 +10,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="2026 Spring Election - 4 7 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
     <t xml:space="preserve">2026 Spring Election
 4/7/2026
 County Supervisor District 11 - Official Canvass - Finalized On : 5/5/2026 4:39 PM
 100.0% Precincts Reporting (6 of 6)
-Generated Report on : 7/17/2026 3:41 AM</t>
+Generated Report on : 9/7/2026 4:36 PM</t>
   </si>
   <si>
     <t>Precincts</t>
   </si>
   <si>
     <t xml:space="preserve">Richelle Andrae (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">write-in: (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 065              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 066              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 067              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 088              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 089              </t>
   </si>