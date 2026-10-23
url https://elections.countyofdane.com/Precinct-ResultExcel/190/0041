--- v3 (2026-09-07)
+++ v4 (2026-10-23)
@@ -10,51 +10,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="2026 Spring Election - 4 7 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
     <t xml:space="preserve">2026 Spring Election
 4/7/2026
 County Supervisor District 34 - Official Canvass - Finalized On : 5/5/2026 4:39 PM
 100.0% Precincts Reporting (6 of 6)
-Generated Report on : 9/7/2026 4:35 PM</t>
+Generated Report on : 10/23/2026 9:08 AM</t>
   </si>
   <si>
     <t>Precincts</t>
   </si>
   <si>
     <t xml:space="preserve">Patrick Miles (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">write-in: (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 002              </t>
   </si>
   <si>
     <t xml:space="preserve">C Stoughton Wds 7-9           </t>
   </si>
   <si>
     <t xml:space="preserve">T Blooming Grove Wds 1-7      </t>
   </si>
   <si>
     <t xml:space="preserve">T Dunn Wds 1-7                </t>
   </si>
   <si>
     <t xml:space="preserve">V McFarland Wds 1-6, 13       </t>
   </si>