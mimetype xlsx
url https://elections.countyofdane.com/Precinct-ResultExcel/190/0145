--- v0 (2026-04-05)
+++ v1 (2026-05-25)
@@ -8,53 +8,53 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="2026 Spring Election - 4 7 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <si>
     <t xml:space="preserve">2026 Spring Election
 4/7/2026
-Sun Prairie School Board Member (2)
-[...1 lines deleted...]
-Generated Report on : 4/5/2026 9:22 AM</t>
+Sun Prairie School Board Member (2) - Official Canvass - Finalized On : 5/5/2026 4:39 PM
+100.0% Precincts Reporting (43 of 43)
+Generated Report on : 5/24/2026 8:55 PM</t>
   </si>
   <si>
     <t>Precincts</t>
   </si>
   <si>
     <t xml:space="preserve">Kaleena Stephan (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">Gary Benjamin (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">Isaac Sung (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">write-in: (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 008              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 021              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 022              </t>
   </si>
@@ -283,741 +283,741 @@
         <v>5</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="0">
         <v>0</v>
       </c>
       <c r="C8" s="0">
         <v>0</v>
       </c>
       <c r="D8" s="0">
         <v>0</v>
       </c>
       <c r="E8" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="0">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="C9" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D9" s="0">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="E9" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="0">
-        <v>0</v>
+        <v>485</v>
       </c>
       <c r="C10" s="0">
-        <v>0</v>
+        <v>103</v>
       </c>
       <c r="D10" s="0">
-        <v>0</v>
+        <v>419</v>
       </c>
       <c r="E10" s="0">
-        <v>0</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="0">
-        <v>0</v>
+        <v>413</v>
       </c>
       <c r="C11" s="0">
-        <v>0</v>
+        <v>165</v>
       </c>
       <c r="D11" s="0">
-        <v>0</v>
+        <v>346</v>
       </c>
       <c r="E11" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="0">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="C12" s="0">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="D12" s="0">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="E12" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="0">
-        <v>0</v>
+        <v>483</v>
       </c>
       <c r="C13" s="0">
-        <v>0</v>
+        <v>173</v>
       </c>
       <c r="D13" s="0">
-        <v>0</v>
+        <v>505</v>
       </c>
       <c r="E13" s="0">
-        <v>0</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="0">
-        <v>0</v>
+        <v>289</v>
       </c>
       <c r="C14" s="0">
-        <v>0</v>
+        <v>126</v>
       </c>
       <c r="D14" s="0">
-        <v>0</v>
+        <v>270</v>
       </c>
       <c r="E14" s="0">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="0">
-        <v>0</v>
+        <v>252</v>
       </c>
       <c r="C15" s="0">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="D15" s="0">
-        <v>0</v>
+        <v>250</v>
       </c>
       <c r="E15" s="0">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="0">
-        <v>0</v>
+        <v>196</v>
       </c>
       <c r="C16" s="0">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="D16" s="0">
-        <v>0</v>
+        <v>182</v>
       </c>
       <c r="E16" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="0">
-        <v>0</v>
+        <v>216</v>
       </c>
       <c r="C17" s="0">
-        <v>0</v>
+        <v>93</v>
       </c>
       <c r="D17" s="0">
-        <v>0</v>
+        <v>214</v>
       </c>
       <c r="E17" s="0">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="0">
-        <v>0</v>
+        <v>175</v>
       </c>
       <c r="C18" s="0">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="D18" s="0">
-        <v>0</v>
+        <v>192</v>
       </c>
       <c r="E18" s="0">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="0">
-        <v>0</v>
+        <v>199</v>
       </c>
       <c r="C19" s="0">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="D19" s="0">
-        <v>0</v>
+        <v>215</v>
       </c>
       <c r="E19" s="0">
-        <v>0</v>
+        <v>11</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="0">
-        <v>0</v>
+        <v>293</v>
       </c>
       <c r="C20" s="0">
-        <v>0</v>
+        <v>132</v>
       </c>
       <c r="D20" s="0">
-        <v>0</v>
+        <v>295</v>
       </c>
       <c r="E20" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="0">
-        <v>0</v>
+        <v>359</v>
       </c>
       <c r="C21" s="0">
-        <v>0</v>
+        <v>156</v>
       </c>
       <c r="D21" s="0">
-        <v>0</v>
+        <v>342</v>
       </c>
       <c r="E21" s="0">
-        <v>0</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="0">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="C22" s="0">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="D22" s="0">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="E22" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="0">
-        <v>0</v>
+        <v>253</v>
       </c>
       <c r="C23" s="0">
-        <v>0</v>
+        <v>135</v>
       </c>
       <c r="D23" s="0">
-        <v>0</v>
+        <v>229</v>
       </c>
       <c r="E23" s="0">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="0">
-        <v>0</v>
+        <v>407</v>
       </c>
       <c r="C24" s="0">
-        <v>0</v>
+        <v>207</v>
       </c>
       <c r="D24" s="0">
-        <v>0</v>
+        <v>422</v>
       </c>
       <c r="E24" s="0">
-        <v>0</v>
+        <v>24</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="0">
-        <v>0</v>
+        <v>394</v>
       </c>
       <c r="C25" s="0">
-        <v>0</v>
+        <v>199</v>
       </c>
       <c r="D25" s="0">
-        <v>0</v>
+        <v>378</v>
       </c>
       <c r="E25" s="0">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="0">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="C26" s="0">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="D26" s="0">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="E26" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="0">
-        <v>0</v>
+        <v>155</v>
       </c>
       <c r="C27" s="0">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="D27" s="0">
-        <v>0</v>
+        <v>137</v>
       </c>
       <c r="E27" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="0">
-        <v>0</v>
+        <v>237</v>
       </c>
       <c r="C28" s="0">
-        <v>0</v>
+        <v>118</v>
       </c>
       <c r="D28" s="0">
-        <v>0</v>
+        <v>207</v>
       </c>
       <c r="E28" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="0">
-        <v>0</v>
+        <v>198</v>
       </c>
       <c r="C29" s="0">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="D29" s="0">
-        <v>0</v>
+        <v>189</v>
       </c>
       <c r="E29" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="0">
-        <v>0</v>
+        <v>190</v>
       </c>
       <c r="C30" s="0">
-        <v>0</v>
+        <v>93</v>
       </c>
       <c r="D30" s="0">
-        <v>0</v>
+        <v>180</v>
       </c>
       <c r="E30" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="0">
-        <v>0</v>
+        <v>420</v>
       </c>
       <c r="C31" s="0">
-        <v>0</v>
+        <v>141</v>
       </c>
       <c r="D31" s="0">
-        <v>0</v>
+        <v>431</v>
       </c>
       <c r="E31" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="0">
-        <v>0</v>
+        <v>240</v>
       </c>
       <c r="C32" s="0">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="D32" s="0">
-        <v>0</v>
+        <v>220</v>
       </c>
       <c r="E32" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="0">
-        <v>0</v>
+        <v>305</v>
       </c>
       <c r="C33" s="0">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="D33" s="0">
-        <v>0</v>
+        <v>298</v>
       </c>
       <c r="E33" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="0">
-        <v>0</v>
+        <v>378</v>
       </c>
       <c r="C34" s="0">
-        <v>0</v>
+        <v>126</v>
       </c>
       <c r="D34" s="0">
-        <v>0</v>
+        <v>387</v>
       </c>
       <c r="E34" s="0">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="0">
-        <v>0</v>
+        <v>438</v>
       </c>
       <c r="C35" s="0">
-        <v>0</v>
+        <v>177</v>
       </c>
       <c r="D35" s="0">
-        <v>0</v>
+        <v>409</v>
       </c>
       <c r="E35" s="0">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="0">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="C36" s="0">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="D36" s="0">
-        <v>0</v>
+        <v>91</v>
       </c>
       <c r="E36" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="0">
-        <v>0</v>
+        <v>311</v>
       </c>
       <c r="C37" s="0">
-        <v>0</v>
+        <v>153</v>
       </c>
       <c r="D37" s="0">
-        <v>0</v>
+        <v>320</v>
       </c>
       <c r="E37" s="0">
-        <v>0</v>
+        <v>11</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="0">
-        <v>0</v>
+        <v>389</v>
       </c>
       <c r="C38" s="0">
-        <v>0</v>
+        <v>172</v>
       </c>
       <c r="D38" s="0">
-        <v>0</v>
+        <v>412</v>
       </c>
       <c r="E38" s="0">
-        <v>0</v>
+        <v>24</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B39" s="0">
-        <v>0</v>
+        <v>203</v>
       </c>
       <c r="C39" s="0">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="D39" s="0">
-        <v>0</v>
+        <v>211</v>
       </c>
       <c r="E39" s="0">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="0">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="C40" s="0">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="D40" s="0">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="E40" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B41" s="0">
         <v>0</v>
       </c>
       <c r="C41" s="0">
         <v>0</v>
       </c>
       <c r="D41" s="0">
         <v>0</v>
       </c>
       <c r="E41" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B42" s="0">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="C42" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D42" s="0">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="E42" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B43" s="0">
         <v>0</v>
       </c>
       <c r="C43" s="0">
         <v>0</v>
       </c>
       <c r="D43" s="0">
         <v>0</v>
       </c>
       <c r="E43" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="0">
-        <v>0</v>
+        <v>635</v>
       </c>
       <c r="C44" s="0">
-        <v>0</v>
+        <v>381</v>
       </c>
       <c r="D44" s="0">
-        <v>0</v>
+        <v>668</v>
       </c>
       <c r="E44" s="0">
-        <v>0</v>
+        <v>58</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="0">
-        <v>0</v>
+        <v>327</v>
       </c>
       <c r="C45" s="0">
-        <v>0</v>
+        <v>166</v>
       </c>
       <c r="D45" s="0">
-        <v>0</v>
+        <v>313</v>
       </c>
       <c r="E45" s="0">
-        <v>0</v>
+        <v>22</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B46" s="0">
         <v>0</v>
       </c>
       <c r="C46" s="0">
         <v>0</v>
       </c>
       <c r="D46" s="0">
         <v>0</v>
       </c>
       <c r="E46" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B47" s="0">
-        <v>0</v>
+        <v>377</v>
       </c>
       <c r="C47" s="0">
-        <v>0</v>
+        <v>216</v>
       </c>
       <c r="D47" s="0">
-        <v>0</v>
+        <v>361</v>
       </c>
       <c r="E47" s="0">
-        <v>0</v>
+        <v>17</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B48" s="0">
         <v>0</v>
       </c>
       <c r="C48" s="0">
         <v>0</v>
       </c>
       <c r="D48" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E48" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B49" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C49" s="0">
         <v>0</v>
       </c>
       <c r="D49" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E49" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B50" s="0">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="C50" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D50" s="0">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E50" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E5"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>