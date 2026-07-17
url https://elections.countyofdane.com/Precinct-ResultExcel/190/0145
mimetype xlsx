--- v1 (2026-05-25)
+++ v2 (2026-07-17)
@@ -10,51 +10,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="2026 Spring Election - 4 7 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <si>
     <t xml:space="preserve">2026 Spring Election
 4/7/2026
 Sun Prairie School Board Member (2) - Official Canvass - Finalized On : 5/5/2026 4:39 PM
 100.0% Precincts Reporting (43 of 43)
-Generated Report on : 5/24/2026 8:55 PM</t>
+Generated Report on : 7/17/2026 3:30 AM</t>
   </si>
   <si>
     <t>Precincts</t>
   </si>
   <si>
     <t xml:space="preserve">Kaleena Stephan (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">Gary Benjamin (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">Isaac Sung (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">write-in: (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 008              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 021              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 022              </t>
   </si>