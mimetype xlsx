--- v2 (2026-07-17)
+++ v3 (2026-09-07)
@@ -10,51 +10,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="2026 Spring Election - 4 7 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <si>
     <t xml:space="preserve">2026 Spring Election
 4/7/2026
 Sun Prairie School Board Member (2) - Official Canvass - Finalized On : 5/5/2026 4:39 PM
 100.0% Precincts Reporting (43 of 43)
-Generated Report on : 7/17/2026 3:30 AM</t>
+Generated Report on : 9/7/2026 4:34 PM</t>
   </si>
   <si>
     <t>Precincts</t>
   </si>
   <si>
     <t xml:space="preserve">Kaleena Stephan (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">Gary Benjamin (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">Isaac Sung (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">write-in: (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 008              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 021              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 022              </t>
   </si>