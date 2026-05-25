--- v0 (2026-04-05)
+++ v1 (2026-05-25)
@@ -8,53 +8,53 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="2026 Spring Election - 4 7 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t xml:space="preserve">2026 Spring Election
 4/7/2026
-Oregon School Board Member Area 1
-[...1 lines deleted...]
-Generated Report on : 4/5/2026 9:18 AM</t>
+Oregon School Board Member Area 1 - Official Canvass - Finalized On : 5/5/2026 4:39 PM
+100.0% Precincts Reporting (18 of 18)
+Generated Report on : 5/24/2026 8:56 PM</t>
   </si>
   <si>
     <t>Precincts</t>
   </si>
   <si>
     <t xml:space="preserve">Matt Ledbetter (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">write-in (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 09             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 11             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 12             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 13             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 14             </t>
   </si>
@@ -199,203 +199,203 @@
         <v>4</v>
       </c>
       <c r="B8" s="0">
         <v>0</v>
       </c>
       <c r="C8" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="0">
         <v>0</v>
       </c>
       <c r="C9" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="0">
-        <v>0</v>
+        <v>601</v>
       </c>
       <c r="C10" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="0">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="C11" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="0">
-        <v>0</v>
+        <v>504</v>
       </c>
       <c r="C12" s="0">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="0">
-        <v>0</v>
+        <v>227</v>
       </c>
       <c r="C13" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="0">
-        <v>0</v>
+        <v>105</v>
       </c>
       <c r="C14" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="C15" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="0">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="C16" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="0">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="C17" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="0">
-        <v>0</v>
+        <v>405</v>
       </c>
       <c r="C18" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="C19" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="0">
-        <v>0</v>
+        <v>753</v>
       </c>
       <c r="C20" s="0">
-        <v>0</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="0">
-        <v>0</v>
+        <v>204</v>
       </c>
       <c r="C21" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="0">
-        <v>0</v>
+        <v>193</v>
       </c>
       <c r="C22" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="0">
-        <v>0</v>
+        <v>1133</v>
       </c>
       <c r="C23" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="0">
-        <v>0</v>
+        <v>730</v>
       </c>
       <c r="C24" s="0">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="0">
-        <v>0</v>
+        <v>995</v>
       </c>
       <c r="C25" s="0">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C5"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>