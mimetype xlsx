--- v1 (2026-05-25)
+++ v2 (2026-07-17)
@@ -10,51 +10,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="2026 Spring Election - 4 7 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t xml:space="preserve">2026 Spring Election
 4/7/2026
 Oregon School Board Member Area 1 - Official Canvass - Finalized On : 5/5/2026 4:39 PM
 100.0% Precincts Reporting (18 of 18)
-Generated Report on : 5/24/2026 8:56 PM</t>
+Generated Report on : 7/17/2026 3:31 AM</t>
   </si>
   <si>
     <t>Precincts</t>
   </si>
   <si>
     <t xml:space="preserve">Matt Ledbetter (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">write-in (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 09             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 11             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 12             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 13             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 14             </t>
   </si>