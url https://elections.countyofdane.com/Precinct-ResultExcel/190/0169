--- v2 (2026-07-17)
+++ v3 (2026-09-07)
@@ -10,51 +10,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="2026 Spring Election - 4 7 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t xml:space="preserve">2026 Spring Election
 4/7/2026
 Oregon School Board Member Area 1 - Official Canvass - Finalized On : 5/5/2026 4:39 PM
 100.0% Precincts Reporting (18 of 18)
-Generated Report on : 7/17/2026 3:31 AM</t>
+Generated Report on : 9/7/2026 4:34 PM</t>
   </si>
   <si>
     <t>Precincts</t>
   </si>
   <si>
     <t xml:space="preserve">Matt Ledbetter (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">write-in (Non)  </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 09             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 11             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 12             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 13             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 14             </t>
   </si>