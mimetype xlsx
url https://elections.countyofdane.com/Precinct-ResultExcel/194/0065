--- v0 (2026-08-11)
+++ v1 (2026-09-28)
@@ -8,53 +8,53 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="2026 Partisan Primary - 8 11 20" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <si>
     <t xml:space="preserve">2026 Partisan Primary
 8/11/2026
-DEM Representative to the Assembly District 76
-[...1 lines deleted...]
-Generated Report on : 8/11/2026 3:25 PM</t>
+DEM Representative to the Assembly District 76 - Official Canvass - Finalized On : 8/18/2026 2:43 PM
+100.0% Precincts Reporting (28 of 28)
+Generated Report on : 9/28/2026 12:27 AM</t>
   </si>
   <si>
     <t>Precincts</t>
   </si>
   <si>
     <t xml:space="preserve">Tony Castaneda (DEM)  </t>
   </si>
   <si>
     <t xml:space="preserve">Zoe Sullivan (DEM)  </t>
   </si>
   <si>
     <t xml:space="preserve">Isaia Ben-Ami (DEM)  </t>
   </si>
   <si>
     <t xml:space="preserve">Juliana Bennett (DEM)  </t>
   </si>
   <si>
     <t xml:space="preserve">Dina Nina Martinez-Rutherford (DEM)  </t>
   </si>
   <si>
     <t xml:space="preserve">write-in: (DEM)  </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 016              </t>
   </si>
@@ -241,671 +241,671 @@
       </c>
       <c r="B7" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="0">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="C8" s="0">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="D8" s="0">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="E8" s="0">
-        <v>0</v>
+        <v>109</v>
       </c>
       <c r="F8" s="0">
-        <v>0</v>
+        <v>201</v>
       </c>
       <c r="G8" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="0">
-        <v>0</v>
+        <v>181</v>
       </c>
       <c r="C9" s="0">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="D9" s="0">
-        <v>0</v>
+        <v>245</v>
       </c>
       <c r="E9" s="0">
-        <v>0</v>
+        <v>215</v>
       </c>
       <c r="F9" s="0">
-        <v>0</v>
+        <v>422</v>
       </c>
       <c r="G9" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="0">
-        <v>0</v>
+        <v>195</v>
       </c>
       <c r="C10" s="0">
-        <v>0</v>
+        <v>61</v>
       </c>
       <c r="D10" s="0">
-        <v>0</v>
+        <v>202</v>
       </c>
       <c r="E10" s="0">
-        <v>0</v>
+        <v>270</v>
       </c>
       <c r="F10" s="0">
-        <v>0</v>
+        <v>349</v>
       </c>
       <c r="G10" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="0">
-        <v>0</v>
+        <v>292</v>
       </c>
       <c r="C11" s="0">
-        <v>0</v>
+        <v>74</v>
       </c>
       <c r="D11" s="0">
-        <v>0</v>
+        <v>532</v>
       </c>
       <c r="E11" s="0">
-        <v>0</v>
+        <v>343</v>
       </c>
       <c r="F11" s="0">
-        <v>0</v>
+        <v>435</v>
       </c>
       <c r="G11" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="0">
-        <v>0</v>
+        <v>47</v>
       </c>
       <c r="C12" s="0">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="D12" s="0">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="E12" s="0">
-        <v>0</v>
+        <v>127</v>
       </c>
       <c r="F12" s="0">
-        <v>0</v>
+        <v>67</v>
       </c>
       <c r="G12" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="0">
-        <v>0</v>
+        <v>135</v>
       </c>
       <c r="C13" s="0">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="D13" s="0">
-        <v>0</v>
+        <v>166</v>
       </c>
       <c r="E13" s="0">
-        <v>0</v>
+        <v>312</v>
       </c>
       <c r="F13" s="0">
-        <v>0</v>
+        <v>343</v>
       </c>
       <c r="G13" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="0">
-        <v>0</v>
+        <v>155</v>
       </c>
       <c r="C14" s="0">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="D14" s="0">
-        <v>0</v>
+        <v>220</v>
       </c>
       <c r="E14" s="0">
-        <v>0</v>
+        <v>292</v>
       </c>
       <c r="F14" s="0">
-        <v>0</v>
+        <v>380</v>
       </c>
       <c r="G14" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="0">
-        <v>0</v>
+        <v>117</v>
       </c>
       <c r="C15" s="0">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="D15" s="0">
-        <v>0</v>
+        <v>116</v>
       </c>
       <c r="E15" s="0">
-        <v>0</v>
+        <v>264</v>
       </c>
       <c r="F15" s="0">
-        <v>0</v>
+        <v>242</v>
       </c>
       <c r="G15" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="0">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="C16" s="0">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="D16" s="0">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="E16" s="0">
-        <v>0</v>
+        <v>139</v>
       </c>
       <c r="F16" s="0">
-        <v>0</v>
+        <v>229</v>
       </c>
       <c r="G16" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="0">
-        <v>0</v>
+        <v>155</v>
       </c>
       <c r="C17" s="0">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="D17" s="0">
-        <v>0</v>
+        <v>173</v>
       </c>
       <c r="E17" s="0">
-        <v>0</v>
+        <v>261</v>
       </c>
       <c r="F17" s="0">
-        <v>0</v>
+        <v>282</v>
       </c>
       <c r="G17" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="0">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="C18" s="0">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="D18" s="0">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="E18" s="0">
-        <v>0</v>
+        <v>146</v>
       </c>
       <c r="F18" s="0">
-        <v>0</v>
+        <v>101</v>
       </c>
       <c r="G18" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="0">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="C19" s="0">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="D19" s="0">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="E19" s="0">
-        <v>0</v>
+        <v>135</v>
       </c>
       <c r="F19" s="0">
-        <v>0</v>
+        <v>121</v>
       </c>
       <c r="G19" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="0">
-        <v>0</v>
+        <v>93</v>
       </c>
       <c r="C20" s="0">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="D20" s="0">
-        <v>0</v>
+        <v>109</v>
       </c>
       <c r="E20" s="0">
-        <v>0</v>
+        <v>227</v>
       </c>
       <c r="F20" s="0">
-        <v>0</v>
+        <v>245</v>
       </c>
       <c r="G20" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="0">
-        <v>0</v>
+        <v>57</v>
       </c>
       <c r="C21" s="0">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="D21" s="0">
-        <v>0</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0">
-        <v>0</v>
+        <v>118</v>
       </c>
       <c r="F21" s="0">
-        <v>0</v>
+        <v>145</v>
       </c>
       <c r="G21" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="0">
-        <v>0</v>
+        <v>263</v>
       </c>
       <c r="C22" s="0">
-        <v>0</v>
+        <v>89</v>
       </c>
       <c r="D22" s="0">
-        <v>0</v>
+        <v>440</v>
       </c>
       <c r="E22" s="0">
-        <v>0</v>
+        <v>336</v>
       </c>
       <c r="F22" s="0">
-        <v>0</v>
+        <v>420</v>
       </c>
       <c r="G22" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="0">
-        <v>0</v>
+        <v>152</v>
       </c>
       <c r="C23" s="0">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="D23" s="0">
-        <v>0</v>
+        <v>349</v>
       </c>
       <c r="E23" s="0">
-        <v>0</v>
+        <v>291</v>
       </c>
       <c r="F23" s="0">
-        <v>0</v>
+        <v>373</v>
       </c>
       <c r="G23" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="0">
-        <v>0</v>
+        <v>213</v>
       </c>
       <c r="C24" s="0">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="D24" s="0">
-        <v>0</v>
+        <v>309</v>
       </c>
       <c r="E24" s="0">
-        <v>0</v>
+        <v>244</v>
       </c>
       <c r="F24" s="0">
-        <v>0</v>
+        <v>273</v>
       </c>
       <c r="G24" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="0">
-        <v>0</v>
+        <v>105</v>
       </c>
       <c r="C25" s="0">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="D25" s="0">
-        <v>0</v>
+        <v>239</v>
       </c>
       <c r="E25" s="0">
-        <v>0</v>
+        <v>307</v>
       </c>
       <c r="F25" s="0">
-        <v>0</v>
+        <v>271</v>
       </c>
       <c r="G25" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="0">
-        <v>0</v>
+        <v>125</v>
       </c>
       <c r="C26" s="0">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="D26" s="0">
-        <v>0</v>
+        <v>225</v>
       </c>
       <c r="E26" s="0">
-        <v>0</v>
+        <v>215</v>
       </c>
       <c r="F26" s="0">
-        <v>0</v>
+        <v>225</v>
       </c>
       <c r="G26" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="0">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="C27" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="D27" s="0">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="E27" s="0">
-        <v>0</v>
+        <v>58</v>
       </c>
       <c r="F27" s="0">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="G27" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="0">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="C28" s="0">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="D28" s="0">
-        <v>0</v>
+        <v>155</v>
       </c>
       <c r="E28" s="0">
-        <v>0</v>
+        <v>350</v>
       </c>
       <c r="F28" s="0">
-        <v>0</v>
+        <v>240</v>
       </c>
       <c r="G28" s="0">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="0">
-        <v>0</v>
+        <v>74</v>
       </c>
       <c r="C29" s="0">
-        <v>0</v>
+        <v>47</v>
       </c>
       <c r="D29" s="0">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="E29" s="0">
-        <v>0</v>
+        <v>130</v>
       </c>
       <c r="F29" s="0">
-        <v>0</v>
+        <v>113</v>
       </c>
       <c r="G29" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="0">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="C30" s="0">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="D30" s="0">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="E30" s="0">
-        <v>0</v>
+        <v>135</v>
       </c>
       <c r="F30" s="0">
-        <v>0</v>
+        <v>165</v>
       </c>
       <c r="G30" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B31" s="0">
-        <v>0</v>
+        <v>93</v>
       </c>
       <c r="C31" s="0">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="D31" s="0">
-        <v>0</v>
+        <v>141</v>
       </c>
       <c r="E31" s="0">
-        <v>0</v>
+        <v>191</v>
       </c>
       <c r="F31" s="0">
-        <v>0</v>
+        <v>145</v>
       </c>
       <c r="G31" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B32" s="0">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="C32" s="0">
-        <v>0</v>
+        <v>57</v>
       </c>
       <c r="D32" s="0">
-        <v>0</v>
+        <v>115</v>
       </c>
       <c r="E32" s="0">
-        <v>0</v>
+        <v>213</v>
       </c>
       <c r="F32" s="0">
-        <v>0</v>
+        <v>148</v>
       </c>
       <c r="G32" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B33" s="0">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="C33" s="0">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="D33" s="0">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="E33" s="0">
-        <v>0</v>
+        <v>81</v>
       </c>
       <c r="F33" s="0">
-        <v>0</v>
+        <v>59</v>
       </c>
       <c r="G33" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B34" s="0">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="C34" s="0">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="D34" s="0">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="E34" s="0">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="F34" s="0">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="G34" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="0">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="C35" s="0">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="D35" s="0">
-        <v>0</v>
+        <v>157</v>
       </c>
       <c r="E35" s="0">
-        <v>0</v>
+        <v>94</v>
       </c>
       <c r="F35" s="0">
-        <v>0</v>
+        <v>61</v>
       </c>
       <c r="G35" s="0">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G5"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>