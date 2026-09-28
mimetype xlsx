--- v0 (2026-08-11)
+++ v1 (2026-09-28)
@@ -8,53 +8,53 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="2026 Partisan Primary - 8 11 20" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <si>
     <t xml:space="preserve">2026 Partisan Primary
 8/11/2026
-CON Representative to the Assembly District 78
-[...1 lines deleted...]
-Generated Report on : 8/11/2026 3:25 PM</t>
+CON Representative to the Assembly District 78 - Official Canvass - Finalized On : 8/18/2026 2:43 PM
+100.0% Precincts Reporting (28 of 28)
+Generated Report on : 9/28/2026 12:25 AM</t>
   </si>
   <si>
     <t>Precincts</t>
   </si>
   <si>
     <t xml:space="preserve">write-in: (CON)  </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 23             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 24             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 25             </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 001              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 002              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 003              </t>
   </si>