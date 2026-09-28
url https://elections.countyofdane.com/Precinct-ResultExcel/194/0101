--- v0 (2026-08-11)
+++ v1 (2026-09-28)
@@ -8,53 +8,53 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="2026 Partisan Primary - 8 11 20" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="284">
   <si>
     <t xml:space="preserve">2026 Partisan Primary
 8/11/2026
-CON Sheriff Dane County
-[...1 lines deleted...]
-Generated Report on : 8/11/2026 3:25 PM</t>
+CON Sheriff Dane County - Official Canvass - Finalized On : 8/18/2026 2:43 PM
+100.0% Precincts Reporting (281 of 281)
+Generated Report on : 9/28/2026 12:24 AM</t>
   </si>
   <si>
     <t>Precincts</t>
   </si>
   <si>
     <t xml:space="preserve">write-in: (CON)  </t>
   </si>
   <si>
     <t xml:space="preserve">C Edgerton Wd 7               </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 1              </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 10             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 11             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 12             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 13             </t>
   </si>
@@ -1317,51 +1317,51 @@
       <c r="B49" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B50" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B51" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B52" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B53" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B54" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B55" s="0">
         <v>0</v>
       </c>
@@ -1589,51 +1589,51 @@
       <c r="B83" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B84" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B85" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B86" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B87" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B88" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B89" s="0">
         <v>0</v>
       </c>
@@ -2293,51 +2293,51 @@
       <c r="B171" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B172" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
         <v>168</v>
       </c>
       <c r="B173" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B174" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B175" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
         <v>171</v>
       </c>
       <c r="B176" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B177" s="0">
         <v>0</v>
       </c>
@@ -2765,51 +2765,51 @@
       <c r="B230" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
         <v>226</v>
       </c>
       <c r="B231" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
         <v>227</v>
       </c>
       <c r="B232" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
         <v>228</v>
       </c>
       <c r="B233" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
         <v>229</v>
       </c>
       <c r="B234" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
         <v>230</v>
       </c>
       <c r="B235" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
         <v>231</v>
       </c>
       <c r="B236" s="0">
         <v>0</v>
       </c>