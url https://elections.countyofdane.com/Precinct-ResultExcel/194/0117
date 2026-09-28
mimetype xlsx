--- v0 (2026-08-11)
+++ v1 (2026-09-28)
@@ -8,53 +8,53 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="2026 Partisan Primary - 8 11 20" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
   <si>
     <t xml:space="preserve">2026 Partisan Primary
 8/11/2026
-LIB State Senator District 27
-[...1 lines deleted...]
-Generated Report on : 8/11/2026 3:30 PM</t>
+LIB State Senator District 27 - Official Canvass - Finalized On : 8/18/2026 2:43 PM
+100.0% Precincts Reporting (81 of 81)
+Generated Report on : 9/28/2026 12:32 AM</t>
   </si>
   <si>
     <t>Precincts</t>
   </si>
   <si>
     <t xml:space="preserve">write-in: (LIB)  </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 034              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 035              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 039              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 066              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 067              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 081              </t>
   </si>
@@ -661,51 +661,51 @@
       <c r="B42" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B43" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B44" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B45" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B46" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B47" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B48" s="0">
         <v>0</v>
       </c>
@@ -989,51 +989,51 @@
       <c r="B83" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B84" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B85" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B86" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B87" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B88" s="0">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B5"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>