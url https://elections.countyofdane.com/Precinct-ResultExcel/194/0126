--- v0 (2026-08-11)
+++ v1 (2026-09-28)
@@ -8,53 +8,53 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="2026 Partisan Primary - 8 11 20" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <si>
     <t xml:space="preserve">2026 Partisan Primary
 8/11/2026
-LIB Representative to the Assembly District 77
-[...1 lines deleted...]
-Generated Report on : 8/11/2026 3:28 PM</t>
+LIB Representative to the Assembly District 77 - Official Canvass - Finalized On : 8/18/2026 2:43 PM
+100.0% Precincts Reporting (26 of 26)
+Generated Report on : 9/28/2026 12:28 AM</t>
   </si>
   <si>
     <t>Precincts</t>
   </si>
   <si>
     <t xml:space="preserve">write-in: (LIB)  </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 22             </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 047              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 048              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 049              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 050              </t>
   </si>
   <si>
     <t xml:space="preserve">C Madison Wd 054              </t>
   </si>
@@ -328,99 +328,99 @@
       <c r="B21" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="0">
         <v>0</v>
       </c>