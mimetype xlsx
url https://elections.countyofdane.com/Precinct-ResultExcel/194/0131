--- v0 (2026-08-11)
+++ v1 (2026-09-28)
@@ -8,53 +8,53 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="2026 Partisan Primary - 8 11 20" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="284">
   <si>
     <t xml:space="preserve">2026 Partisan Primary
 8/11/2026
-LIB Sheriff Dane County
-[...1 lines deleted...]
-Generated Report on : 8/11/2026 3:29 PM</t>
+LIB Sheriff Dane County - Official Canvass - Finalized On : 8/18/2026 2:43 PM
+100.0% Precincts Reporting (281 of 281)
+Generated Report on : 9/28/2026 12:29 AM</t>
   </si>
   <si>
     <t>Precincts</t>
   </si>
   <si>
     <t xml:space="preserve">write-in: (LIB)  </t>
   </si>
   <si>
     <t xml:space="preserve">C Edgerton Wd 7               </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 1              </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 10             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 11             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 12             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 13             </t>
   </si>
@@ -1077,51 +1077,51 @@
       <c r="B19" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="0">
         <v>0</v>
       </c>
@@ -1245,51 +1245,51 @@
       <c r="B40" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B43" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B44" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B45" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B46" s="0">
         <v>0</v>
       </c>
@@ -1309,99 +1309,99 @@
       <c r="B48" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B49" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B50" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B51" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B52" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B53" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B54" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B55" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B56" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B57" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B58" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B59" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B60" s="0">
         <v>0</v>
       </c>
@@ -1709,139 +1709,139 @@
       <c r="B98" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B99" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B100" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B101" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B102" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B103" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B104" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
         <v>100</v>
       </c>
       <c r="B105" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B106" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B107" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
         <v>103</v>
       </c>
       <c r="B108" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B109" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B110" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
         <v>106</v>
       </c>
       <c r="B111" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B112" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B113" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
         <v>109</v>
       </c>
       <c r="B114" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B115" s="0">
         <v>0</v>
       </c>
@@ -2069,51 +2069,51 @@
       <c r="B143" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B144" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B145" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
         <v>141</v>
       </c>
       <c r="B146" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
         <v>142</v>
       </c>
       <c r="B147" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B148" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
         <v>144</v>
       </c>
       <c r="B149" s="0">
         <v>0</v>
       </c>
@@ -3005,51 +3005,51 @@
       <c r="B260" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
         <v>256</v>
       </c>
       <c r="B261" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
         <v>257</v>
       </c>
       <c r="B262" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
         <v>258</v>
       </c>
       <c r="B263" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
         <v>259</v>
       </c>
       <c r="B264" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
         <v>260</v>
       </c>
       <c r="B265" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
         <v>261</v>
       </c>
       <c r="B266" s="0">
         <v>0</v>
       </c>
@@ -3077,51 +3077,51 @@
       <c r="B269" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
         <v>265</v>
       </c>
       <c r="B270" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
         <v>266</v>
       </c>
       <c r="B271" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
         <v>267</v>
       </c>
       <c r="B272" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
         <v>268</v>
       </c>
       <c r="B273" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
         <v>269</v>
       </c>
       <c r="B274" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
         <v>270</v>
       </c>
       <c r="B275" s="0">
         <v>0</v>
       </c>