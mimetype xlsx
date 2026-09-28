--- v0 (2026-08-11)
+++ v1 (2026-09-28)
@@ -8,53 +8,53 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="2026 Partisan Primary - 8 11 20" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="284">
   <si>
     <t xml:space="preserve">2026 Partisan Primary
 8/11/2026
-GRN Governor
-[...1 lines deleted...]
-Generated Report on : 8/11/2026 3:28 PM</t>
+GRN Governor - Official Canvass - Finalized On : 8/18/2026 2:43 PM
+100.0% Precincts Reporting (281 of 281)
+Generated Report on : 9/28/2026 12:28 AM</t>
   </si>
   <si>
     <t>Precincts</t>
   </si>
   <si>
     <t xml:space="preserve">write-in: (GRN)  </t>
   </si>
   <si>
     <t xml:space="preserve">C Edgerton Wd 7               </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 1              </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 10             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 11             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 12             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 13             </t>
   </si>
@@ -1239,75 +1239,75 @@
       <c r="B40" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B43" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B44" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B45" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B46" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B47" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B48" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B49" s="0">
         <v>0</v>
       </c>
@@ -1511,51 +1511,51 @@
       <c r="B74" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B75" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B76" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B77" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B78" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B79" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B80" s="0">
         <v>0</v>
       </c>
@@ -1575,51 +1575,51 @@
       <c r="B82" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B83" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B84" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B85" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B86" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B87" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B88" s="0">
         <v>0</v>
       </c>
@@ -1815,99 +1815,99 @@
       <c r="B112" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B113" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
         <v>109</v>
       </c>
       <c r="B114" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B115" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B116" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
         <v>112</v>
       </c>
       <c r="B117" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B118" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B119" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
         <v>115</v>
       </c>
       <c r="B120" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B121" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
         <v>117</v>
       </c>
       <c r="B122" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
         <v>118</v>
       </c>
       <c r="B123" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B124" s="0">
         <v>0</v>
       </c>
@@ -2319,75 +2319,75 @@
       <c r="B175" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
         <v>171</v>
       </c>
       <c r="B176" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B177" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B178" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B179" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B180" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B181" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B182" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
         <v>178</v>
       </c>
       <c r="B183" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B184" s="0">
         <v>0</v>
       </c>
@@ -2911,51 +2911,51 @@
       <c r="B249" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
         <v>245</v>
       </c>
       <c r="B250" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
         <v>246</v>
       </c>
       <c r="B251" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
         <v>247</v>
       </c>
       <c r="B252" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
         <v>248</v>
       </c>
       <c r="B253" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
         <v>249</v>
       </c>
       <c r="B254" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
         <v>250</v>
       </c>
       <c r="B255" s="0">
         <v>0</v>
       </c>