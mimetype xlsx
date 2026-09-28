--- v0 (2026-08-11)
+++ v1 (2026-09-28)
@@ -8,53 +8,53 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="2026 Partisan Primary - 8 11 20" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="285" uniqueCount="285">
   <si>
     <t xml:space="preserve">2026 Partisan Primary
 8/11/2026
-GRN Secretary of State
-[...1 lines deleted...]
-Generated Report on : 8/11/2026 3:25 PM</t>
+GRN Secretary of State - Official Canvass - Finalized On : 8/18/2026 2:43 PM
+100.0% Precincts Reporting (281 of 281)
+Generated Report on : 9/28/2026 12:24 AM</t>
   </si>
   <si>
     <t>Precincts</t>
   </si>
   <si>
     <t xml:space="preserve">Pete Karas (GRN)  </t>
   </si>
   <si>
     <t xml:space="preserve">write-in: (GRN)  </t>
   </si>
   <si>
     <t xml:space="preserve">C Edgerton Wd 7               </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 1              </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 10             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 11             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 12             </t>
   </si>
@@ -1285,194 +1285,194 @@
         <v>31</v>
       </c>
       <c r="B35" s="0">
         <v>0</v>
       </c>
       <c r="C35" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="0">
         <v>0</v>
       </c>
       <c r="C36" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C37" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="0">
         <v>0</v>
       </c>
       <c r="C38" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C39" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="0">
         <v>0</v>
       </c>
       <c r="C40" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C41" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C42" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="0">
         <v>0</v>
       </c>
       <c r="C43" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="0">
         <v>0</v>
       </c>
       <c r="C44" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B45" s="0">
         <v>0</v>
       </c>
       <c r="C45" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B46" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C46" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B47" s="0">
         <v>0</v>
       </c>
       <c r="C47" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B48" s="0">
         <v>0</v>
       </c>
       <c r="C48" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B49" s="0">
         <v>0</v>
       </c>
       <c r="C49" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B50" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C50" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B51" s="0">
         <v>0</v>
       </c>
       <c r="C51" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B52" s="0">
         <v>0</v>
       </c>
       <c r="C52" s="0">
         <v>0</v>
@@ -1549,95 +1549,95 @@
         <v>55</v>
       </c>
       <c r="B59" s="0">
         <v>0</v>
       </c>
       <c r="C59" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B60" s="0">
         <v>0</v>
       </c>
       <c r="C60" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B61" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C61" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B62" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C62" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B63" s="0">
         <v>0</v>
       </c>
       <c r="C63" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B64" s="0">
         <v>0</v>
       </c>
       <c r="C64" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B65" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C65" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B66" s="0">
         <v>0</v>
       </c>
       <c r="C66" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B67" s="0">
         <v>0</v>
       </c>
       <c r="C67" s="0">
         <v>0</v>
@@ -1714,84 +1714,84 @@
         <v>70</v>
       </c>
       <c r="B74" s="0">
         <v>0</v>
       </c>
       <c r="C74" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B75" s="0">
         <v>0</v>
       </c>
       <c r="C75" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B76" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C76" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B77" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C77" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B78" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C78" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B79" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C79" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B80" s="0">
         <v>0</v>
       </c>
       <c r="C80" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B81" s="0">
         <v>0</v>
       </c>
       <c r="C81" s="0">
         <v>0</v>
@@ -1813,62 +1813,62 @@
         <v>79</v>
       </c>
       <c r="B83" s="0">
         <v>0</v>
       </c>
       <c r="C83" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B84" s="0">
         <v>0</v>
       </c>
       <c r="C84" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B85" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C85" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B86" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C86" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B87" s="0">
         <v>0</v>
       </c>
       <c r="C87" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B88" s="0">
         <v>0</v>
       </c>
       <c r="C88" s="0">
         <v>0</v>
@@ -2022,51 +2022,51 @@
         <v>98</v>
       </c>
       <c r="B102" s="0">
         <v>0</v>
       </c>
       <c r="C102" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B103" s="0">
         <v>0</v>
       </c>
       <c r="C103" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
         <v>100</v>
       </c>
       <c r="B104" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C104" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B105" s="0">
         <v>0</v>
       </c>
       <c r="C105" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B106" s="0">
         <v>0</v>
       </c>
       <c r="C106" s="0">
         <v>0</v>
@@ -2187,76 +2187,76 @@
         <v>113</v>
       </c>
       <c r="B117" s="0">
         <v>0</v>
       </c>
       <c r="C117" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B118" s="0">
         <v>0</v>
       </c>
       <c r="C118" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
         <v>115</v>
       </c>
       <c r="B119" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C119" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B120" s="0">
         <v>0</v>
       </c>
       <c r="C120" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
         <v>117</v>
       </c>
       <c r="B121" s="0">
         <v>0</v>
       </c>
       <c r="C121" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
         <v>118</v>
       </c>
       <c r="B122" s="0">
         <v>0</v>
       </c>
       <c r="C122" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B123" s="0">
         <v>0</v>
       </c>
       <c r="C123" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="124">
@@ -2286,84 +2286,84 @@
         <v>122</v>
       </c>
       <c r="B126" s="0">
         <v>0</v>
       </c>
       <c r="C126" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
         <v>123</v>
       </c>
       <c r="B127" s="0">
         <v>0</v>
       </c>
       <c r="C127" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B128" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C128" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B129" s="0">
         <v>0</v>
       </c>
       <c r="C129" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B130" s="0">
         <v>0</v>
       </c>
       <c r="C130" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
         <v>127</v>
       </c>
       <c r="B131" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C131" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B132" s="0">
         <v>0</v>
       </c>
       <c r="C132" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
         <v>129</v>
       </c>
       <c r="B133" s="0">
         <v>0</v>
       </c>
       <c r="C133" s="0">
         <v>0</v>
@@ -2385,51 +2385,51 @@
         <v>131</v>
       </c>
       <c r="B135" s="0">
         <v>0</v>
       </c>
       <c r="C135" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
         <v>132</v>
       </c>
       <c r="B136" s="0">
         <v>0</v>
       </c>
       <c r="C136" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
         <v>133</v>
       </c>
       <c r="B137" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C137" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B138" s="0">
         <v>0</v>
       </c>
       <c r="C138" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B139" s="0">
         <v>0</v>
       </c>
       <c r="C139" s="0">
         <v>0</v>
@@ -2528,51 +2528,51 @@
         <v>144</v>
       </c>
       <c r="B148" s="0">
         <v>0</v>
       </c>
       <c r="C148" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
         <v>145</v>
       </c>
       <c r="B149" s="0">
         <v>0</v>
       </c>
       <c r="C149" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B150" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C150" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
         <v>147</v>
       </c>
       <c r="B151" s="0">
         <v>0</v>
       </c>
       <c r="C151" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B152" s="0">
         <v>0</v>
       </c>
       <c r="C152" s="0">
         <v>0</v>
@@ -2638,51 +2638,51 @@
         <v>154</v>
       </c>
       <c r="B158" s="0">
         <v>0</v>
       </c>
       <c r="C158" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
         <v>155</v>
       </c>
       <c r="B159" s="0">
         <v>0</v>
       </c>
       <c r="C159" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B160" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C160" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
         <v>157</v>
       </c>
       <c r="B161" s="0">
         <v>0</v>
       </c>
       <c r="C161" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
         <v>158</v>
       </c>
       <c r="B162" s="0">
         <v>0</v>
       </c>
       <c r="C162" s="0">
         <v>0</v>
@@ -2803,117 +2803,117 @@
         <v>169</v>
       </c>
       <c r="B173" s="0">
         <v>0</v>
       </c>
       <c r="C173" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B174" s="0">
         <v>0</v>
       </c>
       <c r="C174" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
         <v>171</v>
       </c>
       <c r="B175" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C175" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B176" s="0">
         <v>0</v>
       </c>
       <c r="C176" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B177" s="0">
         <v>0</v>
       </c>
       <c r="C177" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B178" s="0">
         <v>0</v>
       </c>
       <c r="C178" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B179" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C179" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B180" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C180" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B181" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C181" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
         <v>178</v>
       </c>
       <c r="B182" s="0">
         <v>0</v>
       </c>
       <c r="C182" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B183" s="0">
         <v>0</v>
       </c>
       <c r="C183" s="0">
         <v>0</v>
@@ -3221,84 +3221,84 @@
         <v>207</v>
       </c>
       <c r="B211" s="0">
         <v>0</v>
       </c>
       <c r="C211" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
         <v>208</v>
       </c>
       <c r="B212" s="0">
         <v>0</v>
       </c>
       <c r="C212" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
         <v>209</v>
       </c>
       <c r="B213" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C213" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
         <v>210</v>
       </c>
       <c r="B214" s="0">
         <v>0</v>
       </c>
       <c r="C214" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
         <v>211</v>
       </c>
       <c r="B215" s="0">
         <v>0</v>
       </c>
       <c r="C215" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B216" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C216" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
         <v>213</v>
       </c>
       <c r="B217" s="0">
         <v>0</v>
       </c>
       <c r="C217" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B218" s="0">
         <v>0</v>
       </c>
       <c r="C218" s="0">
         <v>0</v>
@@ -3441,51 +3441,51 @@
         <v>227</v>
       </c>
       <c r="B231" s="0">
         <v>0</v>
       </c>
       <c r="C231" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
         <v>228</v>
       </c>
       <c r="B232" s="0">
         <v>0</v>
       </c>
       <c r="C232" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
         <v>229</v>
       </c>
       <c r="B233" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C233" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
         <v>230</v>
       </c>
       <c r="B234" s="0">
         <v>0</v>
       </c>
       <c r="C234" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
         <v>231</v>
       </c>
       <c r="B235" s="0">
         <v>0</v>
       </c>
       <c r="C235" s="0">
         <v>0</v>
@@ -3606,139 +3606,139 @@
         <v>242</v>
       </c>
       <c r="B246" s="0">
         <v>0</v>
       </c>
       <c r="C246" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
         <v>243</v>
       </c>
       <c r="B247" s="0">
         <v>0</v>
       </c>
       <c r="C247" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
         <v>244</v>
       </c>
       <c r="B248" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C248" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
         <v>245</v>
       </c>
       <c r="B249" s="0">
         <v>0</v>
       </c>
       <c r="C249" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
         <v>246</v>
       </c>
       <c r="B250" s="0">
         <v>0</v>
       </c>
       <c r="C250" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
         <v>247</v>
       </c>
       <c r="B251" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C251" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
         <v>248</v>
       </c>
       <c r="B252" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C252" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
         <v>249</v>
       </c>
       <c r="B253" s="0">
         <v>0</v>
       </c>
       <c r="C253" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
         <v>250</v>
       </c>
       <c r="B254" s="0">
         <v>0</v>
       </c>
       <c r="C254" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
         <v>251</v>
       </c>
       <c r="B255" s="0">
         <v>0</v>
       </c>
       <c r="C255" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
         <v>252</v>
       </c>
       <c r="B256" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C256" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
         <v>253</v>
       </c>
       <c r="B257" s="0">
         <v>0</v>
       </c>
       <c r="C257" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
         <v>254</v>
       </c>
       <c r="B258" s="0">
         <v>0</v>
       </c>
       <c r="C258" s="0">
         <v>0</v>
@@ -3826,117 +3826,117 @@
         <v>262</v>
       </c>
       <c r="B266" s="0">
         <v>0</v>
       </c>
       <c r="C266" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
         <v>263</v>
       </c>
       <c r="B267" s="0">
         <v>0</v>
       </c>
       <c r="C267" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
         <v>264</v>
       </c>
       <c r="B268" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C268" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
         <v>265</v>
       </c>
       <c r="B269" s="0">
         <v>0</v>
       </c>
       <c r="C269" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
         <v>266</v>
       </c>
       <c r="B270" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C270" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
         <v>267</v>
       </c>
       <c r="B271" s="0">
         <v>0</v>
       </c>
       <c r="C271" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
         <v>268</v>
       </c>
       <c r="B272" s="0">
         <v>0</v>
       </c>
       <c r="C272" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
         <v>269</v>
       </c>
       <c r="B273" s="0">
         <v>0</v>
       </c>
       <c r="C273" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
         <v>270</v>
       </c>
       <c r="B274" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C274" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
         <v>271</v>
       </c>
       <c r="B275" s="0">
         <v>0</v>
       </c>
       <c r="C275" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
         <v>272</v>
       </c>
       <c r="B276" s="0">
         <v>0</v>
       </c>
       <c r="C276" s="0">
         <v>0</v>
@@ -3969,51 +3969,51 @@
         <v>275</v>
       </c>
       <c r="B279" s="0">
         <v>0</v>
       </c>
       <c r="C279" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
         <v>276</v>
       </c>
       <c r="B280" s="0">
         <v>0</v>
       </c>
       <c r="C280" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
         <v>277</v>
       </c>
       <c r="B281" s="0">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C281" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
         <v>278</v>
       </c>
       <c r="B282" s="0">
         <v>0</v>
       </c>
       <c r="C282" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
         <v>279</v>
       </c>
       <c r="B283" s="0">
         <v>0</v>
       </c>
       <c r="C283" s="0">
         <v>0</v>