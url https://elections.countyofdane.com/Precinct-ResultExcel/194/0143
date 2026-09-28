--- v0 (2026-08-11)
+++ v1 (2026-09-28)
@@ -8,53 +8,53 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="2026 Partisan Primary - 8 11 20" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="284">
   <si>
     <t xml:space="preserve">2026 Partisan Primary
 8/11/2026
-GRN Representative in Congress District 2
-[...1 lines deleted...]
-Generated Report on : 8/11/2026 3:27 PM</t>
+GRN Representative in Congress District 2 - Official Canvass - Finalized On : 8/18/2026 2:43 PM
+100.0% Precincts Reporting (281 of 281)
+Generated Report on : 9/28/2026 12:28 AM</t>
   </si>
   <si>
     <t>Precincts</t>
   </si>
   <si>
     <t xml:space="preserve">write-in: (GRN)  </t>
   </si>
   <si>
     <t xml:space="preserve">C Edgerton Wd 7               </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 1              </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 10             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 11             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 12             </t>
   </si>
   <si>
     <t xml:space="preserve">C Fitchburg Wd 13             </t>
   </si>
@@ -1263,51 +1263,51 @@
       <c r="B43" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B44" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B45" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B46" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B47" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B48" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B49" s="0">
         <v>0</v>
       </c>
@@ -1863,51 +1863,51 @@
       <c r="B118" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B119" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
         <v>115</v>
       </c>
       <c r="B120" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B121" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
         <v>117</v>
       </c>
       <c r="B122" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
         <v>118</v>
       </c>
       <c r="B123" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B124" s="0">
         <v>0</v>
       </c>
@@ -2327,67 +2327,67 @@
       <c r="B176" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B177" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B178" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B179" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B180" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B181" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B182" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
         <v>178</v>
       </c>
       <c r="B183" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B184" s="0">
         <v>0</v>
       </c>